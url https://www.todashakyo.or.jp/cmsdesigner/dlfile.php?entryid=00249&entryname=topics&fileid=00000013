--- v0 (2026-06-05)
+++ v1 (2026-09-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="05FC5D8D" w14:textId="523DF49E" w:rsidR="006B12A1" w:rsidRPr="006B12A1" w:rsidRDefault="00BA3469" w:rsidP="004B0A5E">
+    <w:p w14:paraId="05FC5D8D" w14:textId="6B625F80" w:rsidR="006B12A1" w:rsidRPr="006B12A1" w:rsidRDefault="00BA3469" w:rsidP="004B0A5E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B12A1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>社会福祉法人戸田市社会福祉協議会職員採用試験申込書</w:t>
       </w:r>
       <w:r w:rsidR="00D15874" w:rsidRPr="006B12A1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -54,58 +54,58 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidR="008E32D5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00D15874" w:rsidRPr="006B12A1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00B95437">
+      <w:r w:rsidR="00FA2446">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="006B12A1" w:rsidRPr="006B12A1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00400C4D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>実施</w:t>
       </w:r>
       <w:r w:rsidR="00D15874" w:rsidRPr="006B12A1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -161,106 +161,106 @@
               <w:tblBorders>
                 <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="99" w:type="dxa"/>
                 <w:right w:w="99" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1851"/>
             </w:tblGrid>
             <w:tr w:rsidR="006B12A1" w14:paraId="29F44B9D" w14:textId="77777777" w:rsidTr="001917DA">
               <w:trPr>
                 <w:trHeight w:val="2402"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1851" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7276B1D0" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRPr="002C2224" w:rsidRDefault="006B12A1" w:rsidP="00B95437">
+                <w:p w14:paraId="7276B1D0" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRPr="002C2224" w:rsidRDefault="006B12A1" w:rsidP="00FA2446">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="48"/>
                     <w:ind w:left="-16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>（写真欄）</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4E9062A9" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRPr="00B30847" w:rsidRDefault="006B12A1" w:rsidP="00B95437">
+                <w:p w14:paraId="4E9062A9" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRPr="00B30847" w:rsidRDefault="006B12A1" w:rsidP="00FA2446">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="48"/>
                     <w:ind w:left="-16"/>
                     <w:rPr>
                       <w:sz w:val="11"/>
                       <w:szCs w:val="11"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B30847">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:sz w:val="11"/>
                       <w:szCs w:val="11"/>
                     </w:rPr>
                     <w:t>・写真は縦４㎝×横３㎝</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1425CF07" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRPr="00B30847" w:rsidRDefault="006B12A1" w:rsidP="00B95437">
+                <w:p w14:paraId="1425CF07" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRPr="00B30847" w:rsidRDefault="006B12A1" w:rsidP="00FA2446">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="48"/>
                     <w:ind w:left="-16"/>
                     <w:rPr>
                       <w:sz w:val="11"/>
                       <w:szCs w:val="11"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B30847">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:sz w:val="11"/>
                       <w:szCs w:val="11"/>
                     </w:rPr>
                     <w:t>・申込日より６ケ月以内に撮影した上半身、正面、無帽のもの。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="09840D06" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRPr="004E3138" w:rsidRDefault="006B12A1" w:rsidP="00B95437">
+                <w:p w14:paraId="09840D06" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRPr="004E3138" w:rsidRDefault="006B12A1" w:rsidP="00FA2446">
                   <w:pPr>
                     <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="48"/>
                     <w:ind w:left="-16"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B30847">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:sz w:val="11"/>
                       <w:szCs w:val="11"/>
                     </w:rPr>
                     <w:t>※写真を貼っていないものは受け付けいたしません。</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1C0594DD" w14:textId="77777777" w:rsidR="006B12A1" w:rsidRDefault="006B12A1" w:rsidP="006B12A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -1369,57 +1369,57 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="16905A3C" id="直線コネクタ 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4.75pt,13.2pt" to="481pt,13.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwRnpjuwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvrLMFShVttodW5YKg&#10;gsLddcYbS7bHss0m+/eMnd1sBQipFRcrY897M+/NZHM9Ocv2EJNB3/H1quEMvMLe+F3Hvz/cvbni&#10;LGXpe2nRQ8cPkPj19vWrzRhauMABbQ+REYlP7Rg6PuQcWiGSGsDJtMIAnh41RiczhXEn+ihHYndW&#10;XDTNpRgx9iGigpTo9nZ+5NvKrzWo/EXrBJnZjlNvuZ6xno/lFNuNbHdRhsGoYxvyBV04aTwVXahu&#10;ZZbsZzR/UDmjIibUeaXQCdTaKKgaSM26+U3Nt0EGqFrInBQWm9L/o1Wf9zf+PpINY0htCvexqJh0&#10;dExbE37QTKsu6pRN1bbDYhtMmSm6vGzeXb398J4zdXoTM0WhCjHlj4COlY+OW+OLItnK/aeUqSyl&#10;nlLKtfXlTGhNf2esrUHZBbixke0lTTFP6zI1wj3JoqggxVlE/coHCzPrV9DM9NTsLKfu15lTKgU+&#10;n3itp+wC09TBAmxq2/8EHvMLFOruPQe8IGpl9HkBO+Mx/q362Qo9558cmHUXCx6xP9TxVmtoiapz&#10;x4UvW/o0rvDzb7n9BQAA//8DAFBLAwQUAAYACAAAACEAo18Usd0AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTAxFN41QIqRXi1lAJcXPiTRw1tqPYTVO+nkUc4Dg7o5m3&#10;+Wa2PZtwDJ13EpaLBBi62uvOtRIO79u7J2AhKqdV7x1KuGCATXF9latM+7Pb41TGllGJC5mSYGIc&#10;Ms5DbdCqsPADOvIaP1oVSY4t16M6U7ntuUiSlFvVOVowasAXg/WxPFkJ26q5fH7tPl5FsxPm+HZ/&#10;2E9lIuXtzfy8BhZxjn9h+MEndCiIqfInpwPrJaweKShBpA/AyF6lgl6rfg+8yPl//uIbAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAsEZ6Y7sBAADeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAo18Usd0AAAAHAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3213]"/>
+              <v:line w14:anchorId="583C4577" id="直線コネクタ 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="4.75pt,13.2pt" to="481pt,13.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwRnpjuwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvrLMFShVttodW5YKg&#10;gsLddcYbS7bHss0m+/eMnd1sBQipFRcrY897M+/NZHM9Ocv2EJNB3/H1quEMvMLe+F3Hvz/cvbni&#10;LGXpe2nRQ8cPkPj19vWrzRhauMABbQ+REYlP7Rg6PuQcWiGSGsDJtMIAnh41RiczhXEn+ihHYndW&#10;XDTNpRgx9iGigpTo9nZ+5NvKrzWo/EXrBJnZjlNvuZ6xno/lFNuNbHdRhsGoYxvyBV04aTwVXahu&#10;ZZbsZzR/UDmjIibUeaXQCdTaKKgaSM26+U3Nt0EGqFrInBQWm9L/o1Wf9zf+PpINY0htCvexqJh0&#10;dExbE37QTKsu6pRN1bbDYhtMmSm6vGzeXb398J4zdXoTM0WhCjHlj4COlY+OW+OLItnK/aeUqSyl&#10;nlLKtfXlTGhNf2esrUHZBbixke0lTTFP6zI1wj3JoqggxVlE/coHCzPrV9DM9NTsLKfu15lTKgU+&#10;n3itp+wC09TBAmxq2/8EHvMLFOruPQe8IGpl9HkBO+Mx/q362Qo9558cmHUXCx6xP9TxVmtoiapz&#10;x4UvW/o0rvDzb7n9BQAA//8DAFBLAwQUAAYACAAAACEAo18Usd0AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTAxFN41QIqRXi1lAJcXPiTRw1tqPYTVO+nkUc4Dg7o5m3&#10;+Wa2PZtwDJ13EpaLBBi62uvOtRIO79u7J2AhKqdV7x1KuGCATXF9latM+7Pb41TGllGJC5mSYGIc&#10;Ms5DbdCqsPADOvIaP1oVSY4t16M6U7ntuUiSlFvVOVowasAXg/WxPFkJ26q5fH7tPl5FsxPm+HZ/&#10;2E9lIuXtzfy8BhZxjn9h+MEndCiIqfInpwPrJaweKShBpA/AyF6lgl6rfg+8yPl//uIbAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAsEZ6Y7sBAADeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAo18Usd0AAAAHAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="black [3213]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409519EA" w14:textId="32E72D90" w:rsidR="00731FB1" w:rsidRPr="000A6E86" w:rsidRDefault="00660D52" w:rsidP="00DA5E83">
+    <w:p w14:paraId="409519EA" w14:textId="025B5ADC" w:rsidR="00731FB1" w:rsidRPr="000A6E86" w:rsidRDefault="00660D52" w:rsidP="00DA5E83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6E86">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>社会福祉法人戸田市社会福祉協議会職員採用試験受験票</w:t>
       </w:r>
       <w:r w:rsidR="009E608C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -1429,58 +1429,58 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidR="008E32D5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="006B5152">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00B95437">
+      <w:r w:rsidR="00FA2446">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="006B12A1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00400C4D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>実施</w:t>
       </w:r>
       <w:r w:rsidR="009E608C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1898,50 +1898,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA3469"/>
     <w:rsid w:val="000704A1"/>
     <w:rsid w:val="000734E1"/>
     <w:rsid w:val="000A22A9"/>
     <w:rsid w:val="000A6E86"/>
     <w:rsid w:val="00147645"/>
@@ -1986,54 +1987,56 @@
     <w:rsid w:val="009A030D"/>
     <w:rsid w:val="009B2E7D"/>
     <w:rsid w:val="009B7AE0"/>
     <w:rsid w:val="009E608C"/>
     <w:rsid w:val="009F2301"/>
     <w:rsid w:val="00A43BC1"/>
     <w:rsid w:val="00A511F7"/>
     <w:rsid w:val="00AE2E81"/>
     <w:rsid w:val="00AF48EE"/>
     <w:rsid w:val="00B23471"/>
     <w:rsid w:val="00B30847"/>
     <w:rsid w:val="00B35DF3"/>
     <w:rsid w:val="00B3700F"/>
     <w:rsid w:val="00B421DB"/>
     <w:rsid w:val="00B473ED"/>
     <w:rsid w:val="00B95437"/>
     <w:rsid w:val="00BA3469"/>
     <w:rsid w:val="00BE54B2"/>
     <w:rsid w:val="00C14D4E"/>
     <w:rsid w:val="00C81290"/>
     <w:rsid w:val="00CA25D2"/>
     <w:rsid w:val="00D15874"/>
     <w:rsid w:val="00DA56AA"/>
     <w:rsid w:val="00DA5E83"/>
     <w:rsid w:val="00E013E6"/>
+    <w:rsid w:val="00E20DDE"/>
     <w:rsid w:val="00E45A94"/>
     <w:rsid w:val="00EA46CF"/>
     <w:rsid w:val="00EE4991"/>
     <w:rsid w:val="00F437D4"/>
+    <w:rsid w:val="00FA2446"/>
     <w:rsid w:val="00FC56B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2780,65 +2783,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{847F9A98-22C1-403A-B541-C1DF1D583081}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>89</Words>
-  <Characters>509</Characters>
+  <Characters>511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>597</CharactersWithSpaces>
+  <CharactersWithSpaces>599</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>syakyo-03</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>